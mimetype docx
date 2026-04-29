--- v0 (2025-11-05)
+++ v1 (2026-04-29)
@@ -133,80 +133,80 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>6243 Egolzwil</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66420AB7" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EA20F23" w14:textId="0C7B2AFC" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="007D31EE" w:rsidP="001A22E7">
+          <w:p w14:paraId="0EA20F23" w14:textId="7ECED8FC" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="007D31EE" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1735"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tel. 041 984 00 1</w:t>
             </w:r>
-            <w:r w:rsidR="00F71C05">
+            <w:r w:rsidR="00653D65">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D20C29E" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1027"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="6"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CD71E50" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1027"/>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -1374,52 +1374,52 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="4994" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2543"/>
-        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="2541"/>
+        <w:gridCol w:w="426"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="1279"/>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="3304"/>
       </w:tblGrid>
       <w:tr w:rsidR="00211AC3" w:rsidRPr="009C1104" w14:paraId="3F262530" w14:textId="77777777" w:rsidTr="007F1430">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CEF1F12" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="000C18A5" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
@@ -2698,51 +2698,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Raclettestube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="9"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1969" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01140F39" w14:textId="77777777" w:rsidR="00286E81" w:rsidRPr="009C1104" w:rsidRDefault="00286E81" w:rsidP="00123B83">
+          <w:p w14:paraId="01140F39" w14:textId="43E0E669" w:rsidR="00286E81" w:rsidRPr="009C1104" w:rsidRDefault="00286E81" w:rsidP="00123B83">
             <w:pPr>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
@@ -2772,69 +2772,215 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00123B83">
-[...6 lines deleted...]
-              <w:t>Erniunterstand</w:t>
+            <w:r w:rsidR="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Projektraum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123B83" w:rsidRPr="009C1104" w14:paraId="21D6E3BA" w14:textId="77777777" w:rsidTr="003E01D2">
+      <w:tr w:rsidR="0063481D" w:rsidRPr="009C1104" w14:paraId="6C194126" w14:textId="77777777" w:rsidTr="007F1430">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1363" w:type="pct"/>
+            <w:tcW w:w="1818" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B6E629" w14:textId="316B6567" w:rsidR="0063481D" w:rsidRPr="009C1104" w:rsidRDefault="0063481D" w:rsidP="001A22E7">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009C1104">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erniunterstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA89F78" w14:textId="77777777" w:rsidR="0063481D" w:rsidRPr="009C1104" w:rsidRDefault="0063481D" w:rsidP="00603EE1">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1969" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FA79A3" w14:textId="77777777" w:rsidR="0063481D" w:rsidRPr="009C1104" w:rsidRDefault="0063481D" w:rsidP="00123B83">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00123B83" w:rsidRPr="009C1104" w14:paraId="21D6E3BA" w14:textId="77777777" w:rsidTr="0063481D">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70AFD6CE" w14:textId="77777777" w:rsidR="00123B83" w:rsidRPr="009C1104" w:rsidRDefault="00123B83" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
@@ -2927,51 +3073,51 @@
             </w:r>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="10"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="pct"/>
+            <w:tcW w:w="1669" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24D0A26F" w14:textId="77777777" w:rsidR="00123B83" w:rsidRPr="009C1104" w:rsidRDefault="00123B83" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Standort: </w:t>
@@ -5959,290 +6105,235 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7931F032" w14:textId="77777777" w:rsidR="00467F38" w:rsidRPr="00467F38" w:rsidRDefault="00467F38" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="4518"/>
                 <w:tab w:val="left" w:pos="5117"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BD895A5" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00B419AD" w:rsidP="001A22E7">
+          <w:p w14:paraId="0BD895A5" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="0063481D" w:rsidRDefault="00B419AD" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="4518"/>
                 <w:tab w:val="left" w:pos="5117"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mit der Unterzeichnung </w:t>
             </w:r>
-            <w:r w:rsidR="005E11C1" w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005E11C1" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">des Gesuchs </w:t>
             </w:r>
-            <w:r w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">wird </w:t>
             </w:r>
-            <w:r w:rsidR="005E11C1" w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005E11C1" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>das</w:t>
             </w:r>
-            <w:r w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Einverständnis </w:t>
             </w:r>
-            <w:r w:rsidR="005E11C1" w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005E11C1" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">über Art. 32 der </w:t>
             </w:r>
-            <w:r w:rsidR="00F80237">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F80237" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Verordnung für die Benutzung der Gemeindeinfrastruktur Egolzwil</w:t>
             </w:r>
-            <w:r w:rsidR="005E11C1" w:rsidRPr="005301EE">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005E11C1" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> bezüglich der Videoüberwachung abgegeben.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF18893" w14:textId="77777777" w:rsidR="00E466D1" w:rsidRPr="003B05E9" w:rsidRDefault="00E466D1" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="4518"/>
                 <w:tab w:val="left" w:pos="5117"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63113AA1" w14:textId="79288D93" w:rsidR="00E466D1" w:rsidRPr="009C1104" w:rsidRDefault="00E466D1" w:rsidP="003E01D2">
+          <w:p w14:paraId="63113AA1" w14:textId="79288D93" w:rsidR="00E466D1" w:rsidRPr="0063481D" w:rsidRDefault="00E466D1" w:rsidP="003E01D2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Um die betroffenen Vereine rechtzeitig über die </w:t>
             </w:r>
-            <w:r w:rsidR="003E01D2">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E01D2" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Reservation</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> der Lokalitäten zu informieren, ist es</w:t>
             </w:r>
-            <w:r w:rsidR="009C1104" w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="009C1104" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...21 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zwingend, das Gesuch </w:t>
+            </w:r>
+            <w:r w:rsidR="000C18A5" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>20 Tage</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> vor der Veranstaltung</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> bei der Gemeindekanzlei einzureichen.</w:t>
             </w:r>
-            <w:r w:rsidR="00995245" w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00995245" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A23843">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00A23843" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Zudem kann der Singsaal am Freitag erst ab 17.30 Uhr reserviert werden. </w:t>
             </w:r>
-            <w:r w:rsidR="00995245" w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00995245" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Eine entsprechende Rückmeldung erhalten Sie innert 10 Tagen nach Einreichung</w:t>
             </w:r>
-            <w:r w:rsidR="00837C86" w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00837C86" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Gesuchs</w:t>
             </w:r>
-            <w:r w:rsidR="00995245" w:rsidRPr="00FF1181">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00995245" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D192BE0" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="00211AC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6252,177 +6343,137 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09B50246" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1104">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bewilligung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0024FF5D" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0024FF5D" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="0063481D" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Die obgenannte Veranstaltung wird bewilligt. Bezüglich allgemeinem Verhalten, Aufsicht,</w:t>
             </w:r>
-            <w:r w:rsidR="003E01D2">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="003E01D2" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Versicherungen, </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sachbeschädigungen, Benutzungszeiten, Restauration, Gebühren, etc., verweisen wir auf die Verordnung</w:t>
             </w:r>
-            <w:r w:rsidR="00161B16">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00161B16" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE5786">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00BE5786" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">für die Benutzung der Gemeindeinfrastruktur </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Egolzwil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266554A6" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="003B05E9" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="186D312F" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="186D312F" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="0063481D" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Für die Dauer des Anlasses wird in Absprache mit dem Hauswart </w:t>
+            </w:r>
+            <w:r w:rsidR="00161B16" w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">(Tel. 079 527 86 71) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF1181">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Schlüssel abgegeben.</w:t>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ein Schlüssel abgegeben.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3004A7E0" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="003B05E9" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA90103" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5101"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
@@ -6460,182 +6511,182 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61CDF94A" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00211AC3" w:rsidRPr="009C1104" w14:paraId="06D5CFAF" w14:textId="77777777" w:rsidTr="001A22E7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="268BF367" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
+          <w:p w14:paraId="268BF367" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="0063481D" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1102"/>
                 <w:tab w:val="left" w:pos="2552"/>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Verteiler: </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">- Veranstalter </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">- Hauswart </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>- betroffene Vereine und Organisationen gemäss Belegungsplan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620577E7" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="009C1104" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
+          <w:p w14:paraId="620577E7" w14:textId="77777777" w:rsidR="00211AC3" w:rsidRPr="0063481D" w:rsidRDefault="00211AC3" w:rsidP="001A22E7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1102"/>
                 <w:tab w:val="left" w:pos="2552"/>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">- Schulleitung </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">- eigene Akten </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C1104">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0063481D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>- allenfalls Polizei, Feuerwehr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="538D1C3A" w14:textId="77777777" w:rsidR="00F34628" w:rsidRPr="009C1104" w:rsidRDefault="00F34628" w:rsidP="004C0B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F34628" w:rsidRPr="009C1104" w:rsidSect="009C1104">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2211" w:right="1134" w:bottom="567" w:left="1418" w:header="357" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79F12008" w14:textId="77777777" w:rsidR="008D274E" w:rsidRDefault="008D274E">
+    <w:p w14:paraId="19FBFD14" w14:textId="77777777" w:rsidR="00933484" w:rsidRDefault="00933484">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BE36055" w14:textId="77777777" w:rsidR="008D274E" w:rsidRDefault="008D274E">
+    <w:p w14:paraId="7C8EC448" w14:textId="77777777" w:rsidR="00933484" w:rsidRDefault="00933484">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6671,58 +6722,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="094C68A3" w14:textId="77777777" w:rsidR="008D274E" w:rsidRDefault="008D274E">
+    <w:p w14:paraId="703FBE55" w14:textId="77777777" w:rsidR="00933484" w:rsidRDefault="00933484">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4671D3C2" w14:textId="77777777" w:rsidR="008D274E" w:rsidRDefault="008D274E">
+    <w:p w14:paraId="3922EA71" w14:textId="77777777" w:rsidR="00933484" w:rsidRDefault="00933484">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13DC0FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E668CE62"/>
     <w:lvl w:ilvl="0" w:tplc="43DCAB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
@@ -6814,168 +6865,177 @@
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="840507129">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cv8+RpjQNpueZVvEhlUurfl/Nuv7+Pb1kwgsjoRTd8m2OArIVXu9Q+OzWQXccoHLAfcwDS8SfYpVzpBhXqBEcw==" w:salt="Yhm5EXyJzK560QlZ9UiSTA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6v4lvIP2rcC5Vhj2tpChY7EWJaUvObMo6c/XFqP5Xa2AeXmv0+3ei14xvClo7Q4c+Qli7jehpln8PG4QwKWlKw==" w:salt="Ns4VKsinJp2G78cj59GUkg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00211AC3"/>
     <w:rsid w:val="00005D10"/>
     <w:rsid w:val="00012A51"/>
+    <w:rsid w:val="00012D96"/>
     <w:rsid w:val="00012E3F"/>
     <w:rsid w:val="00041DCC"/>
     <w:rsid w:val="0005055E"/>
     <w:rsid w:val="00093588"/>
     <w:rsid w:val="000B1651"/>
     <w:rsid w:val="000B1A80"/>
     <w:rsid w:val="000C18A5"/>
     <w:rsid w:val="000F48F9"/>
     <w:rsid w:val="000F62AC"/>
     <w:rsid w:val="00112880"/>
+    <w:rsid w:val="00115867"/>
     <w:rsid w:val="00121FF0"/>
     <w:rsid w:val="00123B83"/>
     <w:rsid w:val="001517B3"/>
     <w:rsid w:val="00161B16"/>
     <w:rsid w:val="001952A0"/>
     <w:rsid w:val="001D1E18"/>
     <w:rsid w:val="001F18C0"/>
     <w:rsid w:val="00211AC3"/>
     <w:rsid w:val="00212A57"/>
     <w:rsid w:val="00227DAE"/>
     <w:rsid w:val="0023412D"/>
     <w:rsid w:val="00264831"/>
     <w:rsid w:val="00277DC0"/>
     <w:rsid w:val="00286E81"/>
     <w:rsid w:val="002A4741"/>
     <w:rsid w:val="002C3E11"/>
     <w:rsid w:val="002D458C"/>
     <w:rsid w:val="002F1F0A"/>
     <w:rsid w:val="00306F26"/>
     <w:rsid w:val="00311403"/>
     <w:rsid w:val="00312A9E"/>
     <w:rsid w:val="00320F13"/>
     <w:rsid w:val="00323CAB"/>
     <w:rsid w:val="00324921"/>
     <w:rsid w:val="00343507"/>
     <w:rsid w:val="00343567"/>
     <w:rsid w:val="00370001"/>
     <w:rsid w:val="003B05E9"/>
     <w:rsid w:val="003B620E"/>
     <w:rsid w:val="003E01D2"/>
     <w:rsid w:val="003E7318"/>
     <w:rsid w:val="00407F40"/>
     <w:rsid w:val="00445817"/>
     <w:rsid w:val="004672DA"/>
     <w:rsid w:val="00467F38"/>
     <w:rsid w:val="004717C1"/>
     <w:rsid w:val="0048076C"/>
     <w:rsid w:val="00486089"/>
     <w:rsid w:val="00492D1B"/>
     <w:rsid w:val="004A0C93"/>
     <w:rsid w:val="004C0B53"/>
     <w:rsid w:val="004E52FB"/>
     <w:rsid w:val="005301EE"/>
     <w:rsid w:val="00567987"/>
     <w:rsid w:val="00576236"/>
     <w:rsid w:val="00585F04"/>
     <w:rsid w:val="005C17EA"/>
     <w:rsid w:val="005D03AD"/>
+    <w:rsid w:val="005D2EE8"/>
     <w:rsid w:val="005E11C1"/>
     <w:rsid w:val="005E5D4E"/>
     <w:rsid w:val="005F5E80"/>
     <w:rsid w:val="005F6343"/>
     <w:rsid w:val="00603EE1"/>
+    <w:rsid w:val="00622DEE"/>
     <w:rsid w:val="00632170"/>
+    <w:rsid w:val="0063481D"/>
     <w:rsid w:val="00642EFD"/>
+    <w:rsid w:val="00653D65"/>
     <w:rsid w:val="00664419"/>
     <w:rsid w:val="006964EC"/>
     <w:rsid w:val="006A7C9A"/>
     <w:rsid w:val="006C13CA"/>
     <w:rsid w:val="006D08BC"/>
     <w:rsid w:val="006E497C"/>
     <w:rsid w:val="006F3BD5"/>
     <w:rsid w:val="00703F60"/>
+    <w:rsid w:val="007065C5"/>
     <w:rsid w:val="00710172"/>
     <w:rsid w:val="00721139"/>
     <w:rsid w:val="00725DD1"/>
+    <w:rsid w:val="00760D58"/>
     <w:rsid w:val="007809B9"/>
     <w:rsid w:val="00782DB6"/>
     <w:rsid w:val="00793EDC"/>
     <w:rsid w:val="007D1D03"/>
     <w:rsid w:val="007D31EE"/>
     <w:rsid w:val="007D53B0"/>
     <w:rsid w:val="007F1430"/>
     <w:rsid w:val="00803B02"/>
     <w:rsid w:val="008052C7"/>
     <w:rsid w:val="00837C86"/>
     <w:rsid w:val="00843BCE"/>
     <w:rsid w:val="008518D7"/>
     <w:rsid w:val="00856845"/>
     <w:rsid w:val="008A4CB5"/>
     <w:rsid w:val="008D274E"/>
     <w:rsid w:val="00912338"/>
     <w:rsid w:val="00925115"/>
+    <w:rsid w:val="00933484"/>
     <w:rsid w:val="00976019"/>
     <w:rsid w:val="00977230"/>
     <w:rsid w:val="00977516"/>
     <w:rsid w:val="00991378"/>
     <w:rsid w:val="00994298"/>
     <w:rsid w:val="00995245"/>
     <w:rsid w:val="009A2F49"/>
     <w:rsid w:val="009A60BC"/>
     <w:rsid w:val="009B2941"/>
     <w:rsid w:val="009C1104"/>
     <w:rsid w:val="00A23843"/>
     <w:rsid w:val="00A43E3E"/>
     <w:rsid w:val="00A835B6"/>
     <w:rsid w:val="00A90D64"/>
     <w:rsid w:val="00AB5FE7"/>
     <w:rsid w:val="00AE102C"/>
     <w:rsid w:val="00AF1275"/>
     <w:rsid w:val="00AF196E"/>
     <w:rsid w:val="00B2732A"/>
     <w:rsid w:val="00B419AD"/>
     <w:rsid w:val="00B71194"/>
     <w:rsid w:val="00BA10EF"/>
     <w:rsid w:val="00BB2E99"/>
     <w:rsid w:val="00BE5786"/>
     <w:rsid w:val="00C04665"/>
@@ -7959,67 +8019,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CAFDE1E-7F80-4565-B353-76718AE455A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Blatt mit Logo</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>404</Words>
-  <Characters>2547</Characters>
+  <Words>408</Words>
+  <Characters>2577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Aktenauflage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gemeindeverwaltung Egolzwil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2946</CharactersWithSpaces>
+  <CharactersWithSpaces>2980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Aktenauflage</dc:title>
   <dc:creator>Franziska Wüest</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>